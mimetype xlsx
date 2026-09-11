--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb90608c6b7b74c4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b6d6b9099f74996" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98b43c8a38ea4e51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb55201e39c143ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ddf56c2f755485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98b43c8a38ea4e51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81d382f346694013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb55201e39c143ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FutureScope</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VA81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,316</x:t>
-[...306 lines deleted...]
-          <x:t>120,041</x:t>
+          <x:t>122,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,814</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>