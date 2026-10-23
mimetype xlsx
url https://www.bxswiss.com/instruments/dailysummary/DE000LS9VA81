--- v11 (2026-09-11)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b6d6b9099f74996" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2450e0cea5f24e35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb55201e39c143ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdc47a0d64b24bc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81d382f346694013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb55201e39c143ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc97d57fb38714e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdc47a0d64b24bc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FutureScope</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VA81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...640 lines deleted...]
-          <x:t>121,814</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>