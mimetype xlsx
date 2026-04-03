--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc8765dba67d415d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R085207bcfe094ce9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R939d00b229724bff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38038b89d5ff4cea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R090850625b2c4f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R939d00b229724bff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cb70e591c60413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38038b89d5ff4cea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FutureScope</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VA81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...166 lines deleted...]
-          <x:t>108,006</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,378</x:t>
-[...463 lines deleted...]
-          <x:t>107,552</x:t>
+          <x:t>107,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>