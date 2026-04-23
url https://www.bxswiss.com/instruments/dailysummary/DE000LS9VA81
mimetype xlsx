--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R085207bcfe094ce9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb666d5d778e64275" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38038b89d5ff4cea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d4f146d38364dfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cb70e591c60413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38038b89d5ff4cea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b332462249048d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d4f146d38364dfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FutureScope</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VA81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...392 lines deleted...]
-          <x:t>104,775</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,974</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>106,297</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>