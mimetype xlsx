--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb666d5d778e64275" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84773ecb0b7c406c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d4f146d38364dfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R326781625e8d4f0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b332462249048d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d4f146d38364dfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfad918f5e2b4452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R326781625e8d4f0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FutureScope</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VA81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,412</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>