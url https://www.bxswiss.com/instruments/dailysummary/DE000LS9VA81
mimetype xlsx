--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84773ecb0b7c406c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0b38ea9635e4fec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R326781625e8d4f0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67336c3692e8472e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfad918f5e2b4452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R326781625e8d4f0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raee5d78df9d4477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67336c3692e8472e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FutureScope</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VA81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>122,820</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>