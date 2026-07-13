--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0b38ea9635e4fec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89d910a047244d44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67336c3692e8472e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c2df550bb074d2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raee5d78df9d4477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67336c3692e8472e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb47038ea768b48ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c2df550bb074d2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FutureScope</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VA81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>