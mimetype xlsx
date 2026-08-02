--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89d910a047244d44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab0d4bf647774c6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c2df550bb074d2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8566c8d642a94b3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb47038ea768b48ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c2df550bb074d2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94b3f676d1974d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8566c8d642a94b3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FutureScope</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VA81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,222</x:t>
-[...409 lines deleted...]
-          <x:t>121,509</x:t>
+          <x:t>124,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>