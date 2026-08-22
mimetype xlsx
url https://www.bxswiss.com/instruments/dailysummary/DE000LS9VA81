--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab0d4bf647774c6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb90608c6b7b74c4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8566c8d642a94b3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98b43c8a38ea4e51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94b3f676d1974d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8566c8d642a94b3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ddf56c2f755485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98b43c8a38ea4e51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FutureScope</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VA81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>