--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7591bc0618e94456" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11a646a172e24929" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bda084443104a76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e2eb1a8b7ad4a95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R303c20ec083c49ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bda084443104a76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8fb136f8b8a49fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e2eb1a8b7ad4a95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine Top Zukunftsaktien </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VA32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>