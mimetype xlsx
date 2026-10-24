--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11a646a172e24929" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a6f972f0b1b4ede" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e2eb1a8b7ad4a95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ef53b2473bf430d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8fb136f8b8a49fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e2eb1a8b7ad4a95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b3c14f9f2b1486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ef53b2473bf430d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine Top Zukunftsaktien </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VA32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>