--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26fc1c401de04a1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ec11126c88b4b1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43e6ec5c12c64381"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0f5a142b7514e19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re859452dc17b4d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43e6ec5c12c64381" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R136c9a517a80452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0f5a142b7514e19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine Top Zukunftsaktien </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VA32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...193 lines deleted...]
-          <x:t>105,638</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,674</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...413 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>