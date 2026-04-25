--- v7 (2026-04-03)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ec11126c88b4b1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R264d3c3d7bfc44e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0f5a142b7514e19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf234ef695b1044c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R136c9a517a80452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0f5a142b7514e19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a4d3cabd23d4a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf234ef695b1044c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine Top Zukunftsaktien </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VA32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>