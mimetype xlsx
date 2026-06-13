--- v8 (2026-04-25)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R264d3c3d7bfc44e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R978281834c434792" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf234ef695b1044c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R823c524b6f634b89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a4d3cabd23d4a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf234ef695b1044c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc4ef7f2c8c4471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R823c524b6f634b89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine Top Zukunftsaktien </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VA32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>126,472</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>