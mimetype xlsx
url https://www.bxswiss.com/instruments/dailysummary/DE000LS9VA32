--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R978281834c434792" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R693dfe6bba1540c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R823c524b6f634b89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R755e8043986f4b45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc4ef7f2c8c4471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R823c524b6f634b89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86645a3a404c4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R755e8043986f4b45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine Top Zukunftsaktien </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VA32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...517 lines deleted...]
-          <x:t>139,150</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,877</x:t>
-[...85 lines deleted...]
-          <x:t>140,982</x:t>
+          <x:t>134,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>