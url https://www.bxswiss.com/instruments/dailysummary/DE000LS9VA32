--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R693dfe6bba1540c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2038a39f86154fdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R755e8043986f4b45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57d154e183bf4055"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86645a3a404c4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R755e8043986f4b45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb54da7d9633445b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57d154e183bf4055" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine Top Zukunftsaktien </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VA32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>