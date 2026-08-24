--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2038a39f86154fdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf98378744e9b4645" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57d154e183bf4055"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f2c7ff95e6a4322"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb54da7d9633445b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57d154e183bf4055" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e98a976249e4dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f2c7ff95e6a4322" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine Top Zukunftsaktien </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VA32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>