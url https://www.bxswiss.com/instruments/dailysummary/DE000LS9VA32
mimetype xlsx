--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf98378744e9b4645" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7591bc0618e94456" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f2c7ff95e6a4322"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bda084443104a76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e98a976249e4dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f2c7ff95e6a4322" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R303c20ec083c49ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bda084443104a76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine Top Zukunftsaktien </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VA32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>130,187</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,887</x:t>
-[...274 lines deleted...]
-          <x:t>128,817</x:t>
+          <x:t>131,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,242</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>