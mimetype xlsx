--- v0 (2026-09-22)
+++ v1 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd94556c8d08495e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02a87857fddb44e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cb05442f7124709"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62d15486fe0549a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f2e78c0c3c042fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cb05442f7124709" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83ec52d9caf548a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62d15486fe0549a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2 of 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V7P2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,292 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...110 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>