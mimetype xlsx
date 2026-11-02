--- v1 (2026-10-12)
+++ v2 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02a87857fddb44e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb9dcf4634164934" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62d15486fe0549a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcbc0f790fa24e48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83ec52d9caf548a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62d15486fe0549a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77c162d6b9e14b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcbc0f790fa24e48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2 of 500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V7P2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,141 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,634</x:t>
@@ -410,31 +319,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>