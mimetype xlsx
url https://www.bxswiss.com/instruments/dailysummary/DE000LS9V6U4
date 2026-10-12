--- v0 (2026-09-22)
+++ v1 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd41f12422ac446d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47f0ec00968c462a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dc1085c119c4b17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R884c4216e2f74b85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3134403addc4a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dc1085c119c4b17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R200cee2bd5fd4e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R884c4216e2f74b85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Physical AI and more</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V6U4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,272 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>