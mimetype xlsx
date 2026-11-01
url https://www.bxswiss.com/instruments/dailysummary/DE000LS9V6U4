--- v1 (2026-10-12)
+++ v2 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47f0ec00968c462a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa33c33fe4a242b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R884c4216e2f74b85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19b7e15fe54644c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R200cee2bd5fd4e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R884c4216e2f74b85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fb5eeb7721a40cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19b7e15fe54644c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Physical AI and more</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V6U4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,141 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
@@ -390,31 +299,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>