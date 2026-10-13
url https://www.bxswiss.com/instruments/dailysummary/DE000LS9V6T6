--- v0 (2026-09-22)
+++ v1 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R405d2a21cd3042a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10490dd61a144be9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re34e1bcc036a464e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6134baf129f496b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f494480b3ba4684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re34e1bcc036a464e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radb6a0483ddf4563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6134baf129f496b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI trifft Substanz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V6T6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,319 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...110 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>