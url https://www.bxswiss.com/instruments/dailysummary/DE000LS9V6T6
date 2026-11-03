--- v1 (2026-10-13)
+++ v2 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10490dd61a144be9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6409ef6038624c8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6134baf129f496b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bfdbfd0e1494ae3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radb6a0483ddf4563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6134baf129f496b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree23d309a5324299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bfdbfd0e1494ae3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KI trifft Substanz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V6T6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,554</x:t>
         </x:is>
       </x:c>
@@ -437,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>