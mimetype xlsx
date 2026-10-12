--- v0 (2026-09-22)
+++ v1 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a289057c3ea429a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfec09b48f0df4601" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e8801e501a64741"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bc45cc3e07a420a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R847461b8b7034a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e8801e501a64741" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84394ce40c274fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bc45cc3e07a420a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DecisionTree Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V6H1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,292 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...110 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>