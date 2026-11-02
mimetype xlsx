--- v1 (2026-10-12)
+++ v2 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfec09b48f0df4601" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref180c27153b465f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bc45cc3e07a420a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1082ad4bff04391"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84394ce40c274fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bc45cc3e07a420a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R476376f06902447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1082ad4bff04391" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DecisionTree Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V6H1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,141 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,924</x:t>
@@ -410,31 +319,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>