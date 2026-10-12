--- v0 (2026-09-22)
+++ v1 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e8eccb46eb4b36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2da2718ab85a4b67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51b2b0891f2b4020"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16c3d4cfaa724bd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9850311abf524e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51b2b0891f2b4020" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61aa6d51bb1d4d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16c3d4cfaa724bd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Physical AI and Humanoid Robots</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V6G3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,292 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...110 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>