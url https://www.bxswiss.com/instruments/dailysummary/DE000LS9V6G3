--- v1 (2026-10-12)
+++ v2 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2da2718ab85a4b67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R177f0adced2e4a27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16c3d4cfaa724bd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e663fa41ab84593"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61aa6d51bb1d4d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16c3d4cfaa724bd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51872475cec148d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e663fa41ab84593" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Physical AI and Humanoid Robots</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V6G3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,141 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,715</x:t>
@@ -410,31 +319,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>