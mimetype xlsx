--- v0 (2026-09-22)
+++ v1 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R359bb60464414a15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd94659d84434731" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fab4919e3c64abf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R913bbedfd5db40df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R099d847aa31f4d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fab4919e3c64abf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f90114606f54022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R913bbedfd5db40df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HH Wachstums-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V6C2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,319 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...110 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>