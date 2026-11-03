--- v1 (2026-10-14)
+++ v2 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd94659d84434731" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1952ad65d908475e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R913bbedfd5db40df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb89f523c8b1c4b42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f90114606f54022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R913bbedfd5db40df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14b2f4071e014fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb89f523c8b1c4b42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HH Wachstums-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V6C2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,155 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -437,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>