--- v0 (2026-08-11)
+++ v1 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79d98d225a6a46e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2a100c7e15447f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa5068228a4644b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7449bda38edc4227"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R758bf63921f24564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa5068228a4644b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f02c23ca9eb4cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7449bda38edc4227" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US IPOs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V5Z5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,268 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...216 lines deleted...]
-        <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -577,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>