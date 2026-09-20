--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2a100c7e15447f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bf07b9fb1df4c57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7449bda38edc4227"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e4818013cb74490"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f02c23ca9eb4cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7449bda38edc4227" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R790c9c54827a4b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e4818013cb74490" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US IPOs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V5Z5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>