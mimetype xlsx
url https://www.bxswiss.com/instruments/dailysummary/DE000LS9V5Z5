--- v2 (2026-09-20)
+++ v3 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bf07b9fb1df4c57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82a6e707964b4f66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e4818013cb74490"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9e06347892d4c7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R790c9c54827a4b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e4818013cb74490" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re498d060e6494f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9e06347892d4c7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US IPOs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V5Z5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,547</x:t>
-[...414 lines deleted...]
-          <x:t>97,059</x:t>
+          <x:t>98,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>