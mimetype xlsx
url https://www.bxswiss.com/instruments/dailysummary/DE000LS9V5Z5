--- v3 (2026-10-12)
+++ v4 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82a6e707964b4f66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64180e12de454a67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9e06347892d4c7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf12fa2b6b6b4280"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re498d060e6494f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9e06347892d4c7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ac3b05b39c548a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf12fa2b6b6b4280" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US IPOs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V5Z5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>