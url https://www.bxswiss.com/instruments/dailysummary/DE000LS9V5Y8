--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74ec645718a149e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33a0bfb7c64c49e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R176cd7c0f29548fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra931041bab854a39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd486def9de914db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R176cd7c0f29548fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fe00420c17644d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra931041bab854a39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Logistics Automation u. Income</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V5Y8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,346</x:t>
-[...279 lines deleted...]
-          <x:t>111,329</x:t>
+          <x:t>110,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>