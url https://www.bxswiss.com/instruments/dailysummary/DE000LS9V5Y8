--- v2 (2026-09-20)
+++ v3 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33a0bfb7c64c49e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra23774566e1048e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra931041bab854a39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R509c3122fb464c3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fe00420c17644d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra931041bab854a39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a6490a4ee83424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R509c3122fb464c3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Logistics Automation u. Income</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V5Y8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>