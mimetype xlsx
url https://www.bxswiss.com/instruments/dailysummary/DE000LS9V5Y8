--- v3 (2026-10-10)
+++ v4 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra23774566e1048e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eb37ec28cc54432" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R509c3122fb464c3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4cf99b653b64c49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a6490a4ee83424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R509c3122fb464c3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf42340dd7c704128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4cf99b653b64c49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Logistics Automation u. Income</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V5Y8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>