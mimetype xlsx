--- v1 (2026-09-01)
+++ v2 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41f49ff4802e41d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebc675da5b7f4a59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafeb0eb5a2a0461a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra65915a67e72406e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R762ea7f474a44e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafeb0eb5a2a0461a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ae1ee26d8834634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra65915a67e72406e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chip Growth TTS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V5W2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>