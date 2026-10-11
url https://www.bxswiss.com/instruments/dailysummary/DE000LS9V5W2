--- v2 (2026-09-21)
+++ v3 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebc675da5b7f4a59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6780068023a542a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra65915a67e72406e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6632ab3644544b4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ae1ee26d8834634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra65915a67e72406e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R391b04985c574fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6632ab3644544b4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chip Growth TTS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V5W2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>