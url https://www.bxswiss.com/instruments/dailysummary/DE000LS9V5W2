--- v3 (2026-10-11)
+++ v4 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6780068023a542a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9185854d690b41ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6632ab3644544b4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R262c9bfc358c43cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R391b04985c574fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6632ab3644544b4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R884897e5657d40a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R262c9bfc358c43cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chip Growth TTS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V5W2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>