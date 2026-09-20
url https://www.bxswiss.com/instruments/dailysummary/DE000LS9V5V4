--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1494644ecb6e43a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3971c8d8138c440e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re357ac2a8f5443f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7583ed684254890"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2a6108a05aa46d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re357ac2a8f5443f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9def65f1c83e4027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7583ed684254890" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Value Small and Mid Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V5V4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>