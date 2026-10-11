--- v2 (2026-09-20)
+++ v3 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3971c8d8138c440e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra644270751454702" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7583ed684254890"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b75efc5b65d4f36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9def65f1c83e4027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7583ed684254890" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56c2da135f024739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b75efc5b65d4f36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Value Small and Mid Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V5V4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>