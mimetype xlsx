--- v3 (2026-10-11)
+++ v4 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra644270751454702" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78befb0fcc49455a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b75efc5b65d4f36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd592067d39d543c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56c2da135f024739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b75efc5b65d4f36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdb3c0e53d4a4370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd592067d39d543c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Value Small and Mid Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V5V4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>