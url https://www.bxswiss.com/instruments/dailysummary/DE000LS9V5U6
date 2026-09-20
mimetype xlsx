--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a8eae607f604076" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc2d95c58d7c4ef1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3297b8b625ec4e61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbba89fe50334500"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4035a4b513f444fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3297b8b625ec4e61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb125d43c29041be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbba89fe50334500" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendinvest Stockpicking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V5U6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>