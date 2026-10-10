--- v2 (2026-09-20)
+++ v3 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc2d95c58d7c4ef1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3deef062f694c37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbba89fe50334500"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34698a276cfd4ee7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb125d43c29041be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbba89fe50334500" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d027bf9890846ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34698a276cfd4ee7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendinvest Stockpicking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V5U6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>