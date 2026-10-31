--- v3 (2026-10-10)
+++ v4 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3deef062f694c37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04609776dd9f4ecf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34698a276cfd4ee7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41032eeec0684a9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d027bf9890846ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34698a276cfd4ee7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94534f7db38b4979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41032eeec0684a9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendinvest Stockpicking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V5U6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>