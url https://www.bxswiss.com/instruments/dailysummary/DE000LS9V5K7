--- v1 (2026-08-31)
+++ v2 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3f6fb48234c441d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra463566166b14927" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0d9a62ce2d84dcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7cddfc31ca44988"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc775be9c7e064329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0d9a62ce2d84dcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cd90a7bcaaf4df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7cddfc31ca44988" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Scarcity Engine</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V5K7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,428</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>