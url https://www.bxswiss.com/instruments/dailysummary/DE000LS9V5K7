--- v2 (2026-09-21)
+++ v3 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra463566166b14927" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64fb3c7a9f414a26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7cddfc31ca44988"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cbb9b7086bf461d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cd90a7bcaaf4df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7cddfc31ca44988" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68144f4e819749ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cbb9b7086bf461d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Scarcity Engine</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V5K7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>