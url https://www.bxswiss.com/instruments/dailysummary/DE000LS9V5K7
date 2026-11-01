--- v3 (2026-10-12)
+++ v4 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64fb3c7a9f414a26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab6b4660c76c46f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cbb9b7086bf461d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdec5d299a5374d30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68144f4e819749ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cbb9b7086bf461d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3edbb9e891a84a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdec5d299a5374d30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Scarcity Engine</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V5K7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>