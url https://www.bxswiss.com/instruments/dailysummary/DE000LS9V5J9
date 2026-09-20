--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R228dee7751054c1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3282b2a3ccf9497b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f839a4f15c4470e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde5d3e633f8a4ef6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re52f2c5354294425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f839a4f15c4470e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13a60dafbeb64e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde5d3e633f8a4ef6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alb Balance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V5J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>