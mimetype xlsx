--- v2 (2026-09-20)
+++ v3 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3282b2a3ccf9497b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cedd652f4804c96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde5d3e633f8a4ef6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re96e554cdda442fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13a60dafbeb64e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde5d3e633f8a4ef6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3fa9201d3964fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re96e554cdda442fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alb Balance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V5J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,292</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,468</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>