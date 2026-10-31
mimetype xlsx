--- v3 (2026-10-11)
+++ v4 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cedd652f4804c96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75df81b8b8c64c39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re96e554cdda442fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce57c47670054c9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3fa9201d3964fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re96e554cdda442fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45d3cb24827c4782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce57c47670054c9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Alb Balance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V5J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,111</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>