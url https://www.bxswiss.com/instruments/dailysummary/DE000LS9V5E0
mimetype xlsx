--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81c722d849194419" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re88328c9ed684db4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14fdd10a7ef04653"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe0e6de27c1647ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccb7761f350b45e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14fdd10a7ef04653" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff263a10d2fd4bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe0e6de27c1647ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDENDRON top Dividendenaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V5E0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,840</x:t>
@@ -737,31 +339,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>