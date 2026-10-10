--- v2 (2026-09-20)
+++ v3 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re88328c9ed684db4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re35c0d76d6974624" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe0e6de27c1647ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf5fb69b633d44e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff263a10d2fd4bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe0e6de27c1647ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb1d13dd850c4253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf5fb69b633d44e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDENDRON top Dividendenaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V5E0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,626 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...291 lines deleted...]
-          <x:t>108,707</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,674</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>109,805</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,403</x:t>
-[...193 lines deleted...]
-          <x:t>111,507</x:t>
+          <x:t>110,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>