--- v3 (2026-10-10)
+++ v4 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re35c0d76d6974624" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4754fbe8ea8a4c49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf5fb69b633d44e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R289d84527eb443e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb1d13dd850c4253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf5fb69b633d44e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9998906aa584c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R289d84527eb443e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDENDRON top Dividendenaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V5E0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>109,805</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,403</x:t>
-[...345 lines deleted...]
-          <x:t>110,852</x:t>
+          <x:t>110,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,651</x:t>
-[...141 lines deleted...]
-          <x:t>06.10.2026</x:t>
+          <x:t>110,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,617</x:t>
-[...90 lines deleted...]
-          <x:t>108,611</x:t>
+          <x:t>110,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>