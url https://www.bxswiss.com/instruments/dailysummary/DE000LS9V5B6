--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R692e7effa70741ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dc906f4d3d0488b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1315d797262c4da2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8df20227f7f44c70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6590574319014707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1315d797262c4da2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fc8ab83506943dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8df20227f7f44c70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Yorck Wall Steet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V5B6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,441</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>