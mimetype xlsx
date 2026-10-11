--- v2 (2026-09-20)
+++ v3 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dc906f4d3d0488b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3b700fbe31b488f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8df20227f7f44c70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra77ea24209e746ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fc8ab83506943dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8df20227f7f44c70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a39307da34e40db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra77ea24209e746ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Yorck Wall Steet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V5B6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>