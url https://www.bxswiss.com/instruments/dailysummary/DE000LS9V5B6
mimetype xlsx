--- v3 (2026-10-11)
+++ v4 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3b700fbe31b488f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dc0371c5f414adb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra77ea24209e746ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65885a5cd1ea4485"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a39307da34e40db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra77ea24209e746ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5556a5ac696746ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65885a5cd1ea4485" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Yorck Wall Steet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V5B6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>