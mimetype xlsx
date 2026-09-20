--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e04cc93a3ef415d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3447a369dd1456d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1e0dcd752ce4b56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb3b52a7d7f34186"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc77a31970eee48b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1e0dcd752ce4b56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83417ea572e84c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb3b52a7d7f34186" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term-Continuity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,625</x:t>
-[...251 lines deleted...]
-        <x:is>
           <x:t>102,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,582</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>