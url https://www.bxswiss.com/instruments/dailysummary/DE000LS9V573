--- v2 (2026-09-20)
+++ v3 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3447a369dd1456d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc77e184873644cf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb3b52a7d7f34186"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb658dbc41224125"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83417ea572e84c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb3b52a7d7f34186" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfcf064518a24931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb658dbc41224125" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term-Continuity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>