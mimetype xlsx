--- v3 (2026-10-10)
+++ v4 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc77e184873644cf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98ca2539c0244b08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb658dbc41224125"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf26a2806b16b40ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfcf064518a24931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb658dbc41224125" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae6350a126644af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf26a2806b16b40ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term-Continuity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,206</x:t>
@@ -791,31 +346,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>