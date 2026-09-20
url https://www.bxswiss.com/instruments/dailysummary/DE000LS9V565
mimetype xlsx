--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56100a5ae1634802" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R050a426d58204517" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R629001a8251a4a66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref47f8823b18456b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04ffb0edf4bd4425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R629001a8251a4a66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d3cf8d733d845d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref47f8823b18456b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>THE DECADENCE </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,951</x:t>
@@ -737,31 +339,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>