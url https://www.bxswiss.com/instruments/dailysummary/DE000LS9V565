--- v2 (2026-09-20)
+++ v3 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R050a426d58204517" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd88313df69314109" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref47f8823b18456b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R517de3c2d7784f39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d3cf8d733d845d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref47f8823b18456b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R265083d656ad4a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R517de3c2d7784f39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>THE DECADENCE </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>