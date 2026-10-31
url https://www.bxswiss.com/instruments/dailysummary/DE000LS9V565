--- v3 (2026-10-10)
+++ v4 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd88313df69314109" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8fa9c246e974a4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R517de3c2d7784f39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5da7b22eacf54d3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R265083d656ad4a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R517de3c2d7784f39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a40ba62ce5d46f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5da7b22eacf54d3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>THE DECADENCE </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>