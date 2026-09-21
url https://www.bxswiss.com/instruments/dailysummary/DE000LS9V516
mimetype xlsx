--- v1 (2026-09-01)
+++ v2 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67eb67020bc64655" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd645db4691f24330" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3a4a8071cf046fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R300cc22e8c0d46d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f9fd44ff1c94d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3a4a8071cf046fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32ca889d002e4883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R300cc22e8c0d46d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>International IPOs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V516</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>95,682</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,200</x:t>
-[...227 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>96,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,015</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>96,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>