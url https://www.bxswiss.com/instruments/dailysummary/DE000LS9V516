--- v2 (2026-09-21)
+++ v3 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd645db4691f24330" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca4ff31daa384b00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R300cc22e8c0d46d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63df707c00ed429a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32ca889d002e4883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R300cc22e8c0d46d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ec09cb48f08468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63df707c00ed429a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>International IPOs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V516</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>