--- v3 (2026-10-12)
+++ v4 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca4ff31daa384b00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R020e66cd30474022" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63df707c00ed429a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfa8c360aa0e4402"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ec09cb48f08468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63df707c00ed429a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11d78f4bf9b84f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfa8c360aa0e4402" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>International IPOs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V516</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>