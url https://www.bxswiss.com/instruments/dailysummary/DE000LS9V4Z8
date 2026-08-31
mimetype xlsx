--- v0 (2026-08-11)
+++ v1 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf526eda36cdb4f53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71feeff6b15447c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb338b59c13804408"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ecef6b9a37847a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde7c49f663a0498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb338b59c13804408" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra65de8e027cd48cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ecef6b9a37847a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Countertrend Swing Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V4Z8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,268 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...216 lines deleted...]
-        <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -577,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>