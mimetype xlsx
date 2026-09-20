--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71feeff6b15447c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5d409d0402f462f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ecef6b9a37847a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1576cef6dcd46ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra65de8e027cd48cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ecef6b9a37847a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4c36b71ce59412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1576cef6dcd46ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Countertrend Swing Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V4Z8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>