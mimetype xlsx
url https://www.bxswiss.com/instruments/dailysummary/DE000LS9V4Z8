--- v2 (2026-09-20)
+++ v3 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5d409d0402f462f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaf9011fa6264a46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1576cef6dcd46ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3a938ab58eb4dba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4c36b71ce59412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1576cef6dcd46ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ca316dea7f249dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3a938ab58eb4dba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Countertrend Swing Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V4Z8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>