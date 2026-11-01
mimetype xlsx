--- v3 (2026-10-12)
+++ v4 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaf9011fa6264a46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a8552704f284096" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3a938ab58eb4dba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbce270489f64612"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ca316dea7f249dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3a938ab58eb4dba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f6f839c639e4ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbce270489f64612" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Countertrend Swing Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V4Z8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,571 +149,193 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...338 lines deleted...]
-          <x:t>94,992</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,224</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...172 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,004</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>