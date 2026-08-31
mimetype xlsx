--- v0 (2026-08-11)
+++ v1 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9675214c0e26431e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5f9858209b24c40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd79f7765e4a429a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b79ef5d1a8c486a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea6aadb2874e4054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd79f7765e4a429a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfedd249608d6495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b79ef5d1a8c486a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sector Score Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V4X3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,332 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...60 lines deleted...]
-          <x:t>104,485</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,409</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>105,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,188</x:t>
         </x:is>
       </x:c>
@@ -577,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>