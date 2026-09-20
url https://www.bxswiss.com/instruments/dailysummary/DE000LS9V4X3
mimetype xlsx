--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5f9858209b24c40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99298d5cece1445b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b79ef5d1a8c486a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41d4943a91de4f13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfedd249608d6495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b79ef5d1a8c486a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5378f1a9dc941f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41d4943a91de4f13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sector Score Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V4X3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>