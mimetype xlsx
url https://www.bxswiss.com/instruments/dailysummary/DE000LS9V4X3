--- v2 (2026-09-20)
+++ v3 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99298d5cece1445b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9db6760b6a9d435f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41d4943a91de4f13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R190d39041bcd4014"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5378f1a9dc941f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41d4943a91de4f13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9b085e158f84c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R190d39041bcd4014" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sector Score Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V4X3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,666</x:t>
-[...404 lines deleted...]
-          <x:t>103,728</x:t>
+          <x:t>102,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,452</x:t>
-[...134 lines deleted...]
-          <x:t>101,608</x:t>
+          <x:t>102,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>