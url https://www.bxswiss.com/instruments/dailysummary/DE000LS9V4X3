--- v3 (2026-10-10)
+++ v4 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9db6760b6a9d435f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03d8a566bcfe441c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R190d39041bcd4014"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd370c6166036499f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9b085e158f84c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R190d39041bcd4014" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ff96a1e9cb043b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd370c6166036499f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sector Score Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V4X3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...90 lines deleted...]
-          <x:t>103,728</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,452</x:t>
-[...33 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>102,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,869</x:t>
-[...495 lines deleted...]
-          <x:t>103,767</x:t>
+          <x:t>101,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>