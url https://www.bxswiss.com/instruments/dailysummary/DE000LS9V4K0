--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0333b43b08194295" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa967ba8422f42bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R472e239ebe024287"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe3dcb9457f14c9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22b36f5cfe894b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R472e239ebe024287" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a5194c327b14e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe3dcb9457f14c9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TUS - Trend Unified System</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V4K0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>