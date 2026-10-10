--- v2 (2026-09-20)
+++ v3 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa967ba8422f42bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb5dcd5424e94283" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe3dcb9457f14c9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31b4ba60d8a34a8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a5194c327b14e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe3dcb9457f14c9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb72bcef36f3b4798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31b4ba60d8a34a8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TUS - Trend Unified System</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V4K0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...166 lines deleted...]
-          <x:t>68,100</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,572</x:t>
-[...436 lines deleted...]
-          <x:t>68,113</x:t>
+          <x:t>68,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>