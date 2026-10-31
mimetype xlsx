--- v3 (2026-10-10)
+++ v4 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb5dcd5424e94283" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fed050c29c3415c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31b4ba60d8a34a8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R702438caeb364b72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb72bcef36f3b4798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31b4ba60d8a34a8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73b3bad6ba3b4660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R702438caeb364b72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TUS - Trend Unified System</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V4K0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>