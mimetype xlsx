--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4a952cee4b340db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re87141144ff14e40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50e60a5345864600"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbdfaf78419e4619"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fb3547fd7c940bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50e60a5345864600" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14e8306280414255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbdfaf78419e4619" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GAInvestment Risk Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V4H6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,836</x:t>
@@ -737,31 +339,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,599</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>