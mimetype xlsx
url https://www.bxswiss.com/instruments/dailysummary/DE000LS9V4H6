--- v2 (2026-09-20)
+++ v3 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re87141144ff14e40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35099f6476c54a86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbdfaf78419e4619"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14dc57b952334b0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14e8306280414255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbdfaf78419e4619" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac9bd61d4dc24303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14dc57b952334b0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GAInvestment Risk Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V4H6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,626 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...87 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,893</x:t>
-[...495 lines deleted...]
-          <x:t>114,599</x:t>
+          <x:t>113,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>