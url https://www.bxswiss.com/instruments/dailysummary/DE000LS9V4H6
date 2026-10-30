--- v3 (2026-10-10)
+++ v4 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35099f6476c54a86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f4dbc5aac4d4872" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14dc57b952334b0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ac6ece063fa41e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac9bd61d4dc24303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14dc57b952334b0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra525e79ea6c14af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ac6ece063fa41e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GAInvestment Risk Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V4H6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>