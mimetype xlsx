--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R401d7ac0ff654973" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42d58d4a3bb3410a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a2b585598424d69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8ebe711b50e4a84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e48627dcc1045db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a2b585598424d69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f25235e50444587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8ebe711b50e4a84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MB - Long Term Alpha Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V4F0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>101,311</x:t>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,124</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>11.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,264</x:t>
-[...360 lines deleted...]
-          <x:t>107,599</x:t>
+          <x:t>106,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>