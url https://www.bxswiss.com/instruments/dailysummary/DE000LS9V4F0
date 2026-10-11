--- v2 (2026-09-20)
+++ v3 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42d58d4a3bb3410a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb785959d5ac24e75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8ebe711b50e4a84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90b9a52399aa492d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f25235e50444587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8ebe711b50e4a84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c87fe04919d4163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90b9a52399aa492d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MB - Long Term Alpha Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V4F0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>107,113</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,078</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>108,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,955</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>