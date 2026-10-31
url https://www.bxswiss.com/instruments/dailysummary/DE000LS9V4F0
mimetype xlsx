--- v3 (2026-10-11)
+++ v4 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb785959d5ac24e75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f439d7b243a41c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90b9a52399aa492d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7b881c681224234"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c87fe04919d4163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90b9a52399aa492d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R363aa6cb19654d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7b881c681224234" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MB - Long Term Alpha Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V4F0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>