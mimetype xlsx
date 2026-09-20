--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f86e984141b4a84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb516ebfe8614af8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25943b25b7a44bb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R665f2c9eaff04fab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf58dc931018a4363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25943b25b7a44bb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a280e140aca4936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R665f2c9eaff04fab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Innovation Cycle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V4D5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>98,431</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,635</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>99,377</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>