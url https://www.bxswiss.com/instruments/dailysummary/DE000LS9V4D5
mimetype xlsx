--- v2 (2026-09-20)
+++ v3 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb516ebfe8614af8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R434f85b2b9f04cd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R665f2c9eaff04fab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82883842ca6547cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a280e140aca4936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R665f2c9eaff04fab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2301bccb7354462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82883842ca6547cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Innovation Cycle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V4D5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>