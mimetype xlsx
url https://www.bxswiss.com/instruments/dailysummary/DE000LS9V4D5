--- v3 (2026-10-10)
+++ v4 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R434f85b2b9f04cd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ce952b300e445c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82883842ca6547cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6ef38a41e704828"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2301bccb7354462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82883842ca6547cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bb8ee8cab5448cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6ef38a41e704828" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Innovation Cycle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V4D5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...257 lines deleted...]
-          <x:t>99,174</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>99,791</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>