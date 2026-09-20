--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b6f23afcfa844af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ef598fa2ed24051" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R995b50a8d5424d89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd81dadb7700e4a93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e2539a52e814a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R995b50a8d5424d89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f96350a5f5340f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd81dadb7700e4a93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Tech Momentum Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V3Z0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>