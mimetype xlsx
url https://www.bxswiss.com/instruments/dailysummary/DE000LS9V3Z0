--- v2 (2026-09-20)
+++ v3 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ef598fa2ed24051" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7680193091d24f1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd81dadb7700e4a93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R327ddf4e5c624dff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f96350a5f5340f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd81dadb7700e4a93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf49d3d15083499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R327ddf4e5c624dff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Tech Momentum Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V3Z0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>