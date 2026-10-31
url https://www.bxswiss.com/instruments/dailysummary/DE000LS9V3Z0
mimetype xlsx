--- v3 (2026-10-10)
+++ v4 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7680193091d24f1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R716713bb6f454755" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R327ddf4e5c624dff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8424277b84364f95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf49d3d15083499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R327ddf4e5c624dff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b28dabb1bd9457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8424277b84364f95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Tech Momentum Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V3Z0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>