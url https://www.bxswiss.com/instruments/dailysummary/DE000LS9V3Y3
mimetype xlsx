--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09efb5b1cb0e41fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6926b3f0e2134b74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3acc355b7f3f4824"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05e652f5cf2840e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7924e4386b9c46ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3acc355b7f3f4824" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04348223c089440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05e652f5cf2840e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Infra u. Global Champs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V3Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>