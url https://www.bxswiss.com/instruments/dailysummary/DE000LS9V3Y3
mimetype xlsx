--- v2 (2026-09-20)
+++ v3 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6926b3f0e2134b74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1294a8a0fbc14fe1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05e652f5cf2840e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf112879ecdc94fa6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04348223c089440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05e652f5cf2840e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re858e2b45eea483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf112879ecdc94fa6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Infra u. Global Champs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V3Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>