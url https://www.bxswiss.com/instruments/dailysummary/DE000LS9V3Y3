--- v3 (2026-10-11)
+++ v4 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1294a8a0fbc14fe1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c15645335c640d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf112879ecdc94fa6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8baafdec4e88459a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re858e2b45eea483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf112879ecdc94fa6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a001fb37acd48d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8baafdec4e88459a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digital Infra u. Global Champs</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V3Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>