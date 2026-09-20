--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R719591cd91cf464a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f3485c1365849d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71db306b481249bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79a0ae1361bc4cf8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11f087135d734816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71db306b481249bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb642f75dcbaa4610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79a0ae1361bc4cf8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kernfusion Nuclear SMR Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V3M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,454</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>