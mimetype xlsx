--- v2 (2026-09-20)
+++ v3 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f3485c1365849d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62fe5c40d5a04bf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79a0ae1361bc4cf8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R635ba49357bc44c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb642f75dcbaa4610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79a0ae1361bc4cf8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae8ab104471e4f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R635ba49357bc44c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kernfusion Nuclear SMR Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V3M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>