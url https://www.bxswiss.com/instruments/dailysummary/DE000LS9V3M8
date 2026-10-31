--- v3 (2026-10-11)
+++ v4 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62fe5c40d5a04bf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12cb667fb0a24d76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R635ba49357bc44c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72a8ce718b5d4025"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae8ab104471e4f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R635ba49357bc44c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd1f90a682a54374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72a8ce718b5d4025" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kernfusion Nuclear SMR Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V3M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>