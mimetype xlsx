--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5e7aec99aa345d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R078d7227a26146dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ce9886faf834931"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R189a80a0c1874132"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73e45f21cd084569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ce9886faf834931" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5decd0a0abcb41f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R189a80a0c1874132" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global USA EU China Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V3K2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>150,281</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,747</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>148,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,972</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,656</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>