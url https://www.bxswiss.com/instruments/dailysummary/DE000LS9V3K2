--- v2 (2026-09-20)
+++ v3 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R078d7227a26146dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51bf1d3a2a23433d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R189a80a0c1874132"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re777d58262474ae6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5decd0a0abcb41f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R189a80a0c1874132" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1ba4e8948454e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re777d58262474ae6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global USA EU China Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V3K2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>