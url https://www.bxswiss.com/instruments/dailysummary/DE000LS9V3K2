--- v3 (2026-10-10)
+++ v4 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51bf1d3a2a23433d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3901edf55abb4bae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re777d58262474ae6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R717f8d50a36c4e30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1ba4e8948454e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re777d58262474ae6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R793be297667449e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R717f8d50a36c4e30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global USA EU China Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V3K2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>