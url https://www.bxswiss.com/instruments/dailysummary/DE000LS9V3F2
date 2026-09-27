--- v2 (2026-09-06)
+++ v3 (2026-09-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f0dcf63449c4717" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7699c3403f64e5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18ba372a00524276"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc787dd66dc544495"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re63c28e3e4344c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18ba372a00524276" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56cab973c1734068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc787dd66dc544495" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stronghold Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V3F2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,452</x:t>
-[...252 lines deleted...]
-          <x:t>83,320</x:t>
+          <x:t>84,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>