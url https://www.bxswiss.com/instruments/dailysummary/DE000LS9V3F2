--- v3 (2026-09-27)
+++ v4 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7699c3403f64e5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b555f74d1c64df0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc787dd66dc544495"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d3a0ec2f10a4721"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56cab973c1734068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc787dd66dc544495" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb469ebc31b07443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d3a0ec2f10a4721" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stronghold Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V3F2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>