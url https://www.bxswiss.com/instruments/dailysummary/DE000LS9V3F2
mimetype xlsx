--- v4 (2026-10-17)
+++ v5 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b555f74d1c64df0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8afadd0a7814400" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d3a0ec2f10a4721"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra95fd4eaff5c40ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb469ebc31b07443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d3a0ec2f10a4721" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9f977f4447646d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra95fd4eaff5c40ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stronghold Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V3F2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,326</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>