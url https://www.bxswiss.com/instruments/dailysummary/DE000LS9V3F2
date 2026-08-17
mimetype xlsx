--- v0 (2026-07-28)
+++ v1 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d7f4aa49aaf4c46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3afef0889b4494a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eca3f3e6dfc4b5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb545a9254cf4421"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc92d6d8b21334972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eca3f3e6dfc4b5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08eb27905f8a4ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb545a9254cf4421" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stronghold Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V3F2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,261 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -570,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>