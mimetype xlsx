--- v1 (2026-08-17)
+++ v2 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3afef0889b4494a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f0dcf63449c4717" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb545a9254cf4421"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18ba372a00524276"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08eb27905f8a4ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb545a9254cf4421" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re63c28e3e4344c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18ba372a00524276" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stronghold Alpha</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V3F2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>