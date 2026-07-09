--- v0 (2026-06-19)
+++ v1 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde58fc8000044550" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9efded30700a497e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2666afa4bc874678"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fbf0e33e8884134"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd16b34acb2b0438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2666afa4bc874678" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3350e50dcbd1481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fbf0e33e8884134" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JustTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V3B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -344,31 +246,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>