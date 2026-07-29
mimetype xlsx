--- v1 (2026-07-09)
+++ v2 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9efded30700a497e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb590548c09814f5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fbf0e33e8884134"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fcf77c4f1b94bba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3350e50dcbd1481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fbf0e33e8884134" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc589cfaef6d543a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fcf77c4f1b94bba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JustTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V3B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,315 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -624,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>