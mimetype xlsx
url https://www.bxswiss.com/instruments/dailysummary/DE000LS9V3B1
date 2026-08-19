--- v2 (2026-07-29)
+++ v3 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb590548c09814f5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re348e336866147d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fcf77c4f1b94bba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2ba031cc42444e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc589cfaef6d543a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fcf77c4f1b94bba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fd05b68c71f48fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2ba031cc42444e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JustTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V3B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>