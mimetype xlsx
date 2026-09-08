--- v3 (2026-08-19)
+++ v4 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re348e336866147d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb793926823104e67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2ba031cc42444e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cd26dbc82f4427f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fd05b68c71f48fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2ba031cc42444e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e5e3ad8eab04c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cd26dbc82f4427f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JustTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V3B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>