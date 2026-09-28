--- v4 (2026-09-08)
+++ v5 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb793926823104e67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4b074f69b774f58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cd26dbc82f4427f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R650a50d8531d4296"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e5e3ad8eab04c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cd26dbc82f4427f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38e9129609cc4a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R650a50d8531d4296" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JustTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V3B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>112,502</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,194</x:t>
-[...377 lines deleted...]
-          <x:t>112,168</x:t>
+          <x:t>112,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>