--- v5 (2026-09-28)
+++ v6 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4b074f69b774f58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92781ffd6ee74165" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R650a50d8531d4296"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R524eab032ce04c74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38e9129609cc4a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R650a50d8531d4296" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd74763440e474e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R524eab032ce04c74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JustTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V3B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,454</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>