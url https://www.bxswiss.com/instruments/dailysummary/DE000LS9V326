--- v0 (2026-08-11)
+++ v1 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76dc427e798b44d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R627ceeee18e840a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bed363eb52044b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74b7e7e41a35418c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R505463d4cfee44e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bed363eb52044b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b560af305954cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74b7e7e41a35418c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Surprise Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V326</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...227 lines deleted...]
-          <x:t>123,312</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,972</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>129,191</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>