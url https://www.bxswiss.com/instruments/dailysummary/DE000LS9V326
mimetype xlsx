--- v1 (2026-09-20)
+++ v2 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R627ceeee18e840a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8b9a50160294749" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74b7e7e41a35418c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec17027f7cf246e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b560af305954cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74b7e7e41a35418c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac573ff67cae4241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec17027f7cf246e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Surprise Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V326</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>