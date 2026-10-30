--- v2 (2026-10-10)
+++ v3 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8b9a50160294749" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceefba7817654770" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec17027f7cf246e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd33c78eb067d4c9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac573ff67cae4241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec17027f7cf246e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19293fca4acc473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd33c78eb067d4c9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Surprise Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V326</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...355 lines deleted...]
-          <x:t>130,038</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,748</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,220</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>