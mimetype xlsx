--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf73a0f76d61a4ce4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc836c4144cc940a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59da41bd031a4a5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R621a69c5b32c4a71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67a077ab123b40e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59da41bd031a4a5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a3cac490f1445db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R621a69c5b32c4a71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Software-Turnaround </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,930</x:t>
-[...224 lines deleted...]
-        <x:is>
           <x:t>99,839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,480</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>