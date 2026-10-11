--- v2 (2026-09-20)
+++ v3 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc836c4144cc940a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1a1985ae2b14ea0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R621a69c5b32c4a71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c7637d042b14488"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a3cac490f1445db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R621a69c5b32c4a71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc6133211e10479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c7637d042b14488" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Software-Turnaround </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,941</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>