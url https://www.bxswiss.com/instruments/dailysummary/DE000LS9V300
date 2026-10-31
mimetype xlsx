--- v3 (2026-10-11)
+++ v4 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1a1985ae2b14ea0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a17dc61d087489a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c7637d042b14488"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1b63ee082294af6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc6133211e10479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c7637d042b14488" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25e25f3472a74eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1b63ee082294af6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Software-Turnaround </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...311 lines deleted...]
-          <x:t>100,980</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,936</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>102,851</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>