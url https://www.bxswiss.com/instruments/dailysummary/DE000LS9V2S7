--- v2 (2026-08-29)
+++ v3 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95ab9d22e02d4df2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R699da7c034db4138" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R889d93c777c54be2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2192049f3c9040b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c03ef7a267a4cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R889d93c777c54be2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R881ffc53af9c4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2192049f3c9040b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aureon Strategic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V2S7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>