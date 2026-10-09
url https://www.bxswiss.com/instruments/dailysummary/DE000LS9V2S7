--- v3 (2026-09-18)
+++ v4 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R699da7c034db4138" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ebdfe92d330471a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2192049f3c9040b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4749276fbde740bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R881ffc53af9c4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2192049f3c9040b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30e812e254824e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4749276fbde740bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aureon Strategic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V2S7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>