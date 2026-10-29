--- v4 (2026-10-09)
+++ v5 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ebdfe92d330471a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reab1c6ce38f74918" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4749276fbde740bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6980bbf57e414849"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30e812e254824e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4749276fbde740bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d3acdea606e4aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6980bbf57e414849" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aureon Strategic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V2S7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,516</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>