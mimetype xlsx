--- v0 (2026-06-30)
+++ v1 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22da6d3370d04a9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ade4d0dcf6d499c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14ddf72492664f13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redc13c87ac46429d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc31e1f1298cc4fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14ddf72492664f13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fff12d21f744846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redc13c87ac46429d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aureon Strategic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V2S7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,426 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...200 lines deleted...]
-          <x:t>127,607</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,448</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...165 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,847</x:t>
@@ -577,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>