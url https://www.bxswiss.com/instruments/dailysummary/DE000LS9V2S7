--- v1 (2026-07-21)
+++ v2 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ade4d0dcf6d499c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95ab9d22e02d4df2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redc13c87ac46429d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R889d93c777c54be2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fff12d21f744846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redc13c87ac46429d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c03ef7a267a4cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R889d93c777c54be2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aureon Strategic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V2S7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>104,785</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>