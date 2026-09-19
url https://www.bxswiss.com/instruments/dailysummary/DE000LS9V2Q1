--- v2 (2026-08-30)
+++ v3 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03e7fd7fa8cc4b67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f1f5fd24f4a4bc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9f3e98cff794607"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd03178de95ab4918"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra825f9acbeea43f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9f3e98cff794607" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ec4789f57744c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd03178de95ab4918" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Indirekt KI-Profiteure</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V2Q1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,530</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>97,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,570</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>