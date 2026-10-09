--- v3 (2026-09-19)
+++ v4 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f1f5fd24f4a4bc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83c9332c3cce47de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd03178de95ab4918"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc44abd7764c54547"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ec4789f57744c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd03178de95ab4918" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06066279b0374981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc44abd7764c54547" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Indirekt KI-Profiteure</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V2Q1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,138</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>96,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,170</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>