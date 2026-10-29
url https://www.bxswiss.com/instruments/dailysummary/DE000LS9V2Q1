--- v4 (2026-10-09)
+++ v5 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83c9332c3cce47de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R981492a5b16f42e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc44abd7764c54547"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R648932b99cb14aa7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06066279b0374981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc44abd7764c54547" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf732a64eebbf4dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R648932b99cb14aa7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Indirekt KI-Profiteure</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V2Q1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>