--- v0 (2026-06-30)
+++ v1 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cf1cf5a447d4571" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R650247bba65c4823" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd54682de3f2746d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf782797456f45af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdd9f3a0cdb54bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd54682de3f2746d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f0f19a61e3042e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf782797456f45af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Indirekt KI-Profiteure</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V2Q1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,295 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...243 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -577,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>