--- v1 (2026-07-21)
+++ v2 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R650247bba65c4823" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03e7fd7fa8cc4b67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf782797456f45af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9f3e98cff794607"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f0f19a61e3042e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf782797456f45af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra825f9acbeea43f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9f3e98cff794607" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Indirekt KI-Profiteure</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V2Q1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>96,596</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>