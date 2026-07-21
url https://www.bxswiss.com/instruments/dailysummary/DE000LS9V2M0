--- v0 (2026-06-30)
+++ v1 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cf17fad335a4bd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde07b046c74f4592" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10ec60f023ac42b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c5220602ec84331"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb78268187544be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10ec60f023ac42b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6e2673521f5424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c5220602ec84331" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Stocks 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V2M0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,295 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...243 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -577,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>