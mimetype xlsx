--- v1 (2026-07-21)
+++ v2 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde07b046c74f4592" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15e37eea6e384054" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c5220602ec84331"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2a46ddcff2a4928"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6e2673521f5424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c5220602ec84331" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16712102c08d49de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2a46ddcff2a4928" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Stocks 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V2M0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>104,353</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>