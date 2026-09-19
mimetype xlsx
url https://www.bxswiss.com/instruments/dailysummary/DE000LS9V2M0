--- v2 (2026-08-30)
+++ v3 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15e37eea6e384054" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R624de09ed5044da5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2a46ddcff2a4928"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc3c5bff99c7410d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16712102c08d49de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2a46ddcff2a4928" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39daa9eeb5d540d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc3c5bff99c7410d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Stocks 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V2M0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>107,235</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,938</x:t>
-[...490 lines deleted...]
-          <x:t>109,161</x:t>
+          <x:t>107,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>