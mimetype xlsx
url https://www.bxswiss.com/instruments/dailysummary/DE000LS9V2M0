--- v3 (2026-09-19)
+++ v4 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R624de09ed5044da5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99733cc2603f4214" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc3c5bff99c7410d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R763ef42db5f84ba2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39daa9eeb5d540d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc3c5bff99c7410d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8671871ff0ec4701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R763ef42db5f84ba2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Stocks 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V2M0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>107,431</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,687</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...332 lines deleted...]
-          <x:t>08.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,747</x:t>
-[...225 lines deleted...]
-          <x:t>106,660</x:t>
+          <x:t>106,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>