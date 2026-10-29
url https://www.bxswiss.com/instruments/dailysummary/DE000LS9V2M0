--- v4 (2026-10-09)
+++ v5 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99733cc2603f4214" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf57391fd05734288" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R763ef42db5f84ba2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5d287be02374b19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8671871ff0ec4701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R763ef42db5f84ba2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a33cf498fc64bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5d287be02374b19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Stocks 50</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V2M0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,747</x:t>
-[...570 lines deleted...]
-        <x:is>
           <x:t>106,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>