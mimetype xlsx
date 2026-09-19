--- v1 (2026-08-29)
+++ v2 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81c37c61fdea4851" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c9a16f70af441bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88f7328ef21c4f0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f56d7fb34d34c66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7fb2d4345504db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88f7328ef21c4f0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R358b83e34d9f49b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f56d7fb34d34c66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langsam reich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V2K4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>