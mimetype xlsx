--- v2 (2026-09-19)
+++ v3 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c9a16f70af441bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R717bc8548e1146ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f56d7fb34d34c66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd6148936bcf405e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R358b83e34d9f49b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f56d7fb34d34c66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd68c11f603ec4996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd6148936bcf405e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langsam reich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V2K4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...640 lines deleted...]
-          <x:t>124,938</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>