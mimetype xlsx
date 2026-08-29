--- v0 (2026-07-20)
+++ v1 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8daed0e4be3a412a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81c37c61fdea4851" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08d3c339a76a4287"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88f7328ef21c4f0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1208177170aa4f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08d3c339a76a4287" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7fb2d4345504db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88f7328ef21c4f0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langsam reich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V2K4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>113,971</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>