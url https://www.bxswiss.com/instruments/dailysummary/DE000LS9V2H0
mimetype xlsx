--- v0 (2026-06-30)
+++ v1 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4247aaab890747b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b544a9e3ee04e0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7f02aab88024ebf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a1224360af34b03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R339dcd569bba4260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7f02aab88024ebf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6d4b08ec8f84576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a1224360af34b03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstrend Quantencomputing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V2H0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,295 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...243 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -550,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>