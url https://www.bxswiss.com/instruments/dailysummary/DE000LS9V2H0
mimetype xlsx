--- v1 (2026-07-21)
+++ v2 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b544a9e3ee04e0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb0c5804731d42a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a1224360af34b03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb127af4806de4efa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6d4b08ec8f84576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a1224360af34b03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39c6d860d9404399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb127af4806de4efa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstrend Quantencomputing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V2H0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>109,099</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,961</x:t>
-[...247 lines deleted...]
-          <x:t>96,659</x:t>
+          <x:t>109,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>