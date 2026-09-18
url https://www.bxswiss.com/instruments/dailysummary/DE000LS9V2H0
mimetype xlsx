--- v2 (2026-08-29)
+++ v3 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb0c5804731d42a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64e9330a772d4389" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb127af4806de4efa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19b06018fbab424e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39c6d860d9404399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb127af4806de4efa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51188fb86f874aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19b06018fbab424e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstrend Quantencomputing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V2H0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,588</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>