--- v3 (2026-09-18)
+++ v4 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64e9330a772d4389" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R652679abdc324e78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19b06018fbab424e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radd49cc41d674575"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51188fb86f874aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19b06018fbab424e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R848fd4c290244360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radd49cc41d674575" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstrend Quantencomputing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V2H0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>