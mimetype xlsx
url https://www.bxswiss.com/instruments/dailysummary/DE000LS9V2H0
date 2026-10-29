--- v4 (2026-10-09)
+++ v5 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R652679abdc324e78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7d48369c9ac46ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radd49cc41d674575"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R114e9ce23864492c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R848fd4c290244360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radd49cc41d674575" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re10b177a8def4838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R114e9ce23864492c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstrend Quantencomputing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V2H0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>