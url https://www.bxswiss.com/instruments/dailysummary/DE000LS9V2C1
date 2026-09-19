--- v2 (2026-08-29)
+++ v3 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27d74a2c534d448e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40a5861635f141f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R148c249a8385457a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc251db5dcd744ade"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4b1904bbf5f403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R148c249a8385457a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74d0842e3ef547b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc251db5dcd744ade" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Equities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V2C1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,396</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>