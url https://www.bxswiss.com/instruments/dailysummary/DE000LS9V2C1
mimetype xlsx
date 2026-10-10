--- v3 (2026-09-19)
+++ v4 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40a5861635f141f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf7088b2e882466b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc251db5dcd744ade"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf385d4b692cc4bf9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74d0842e3ef547b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc251db5dcd744ade" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf31275b1e754eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf385d4b692cc4bf9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Equities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V2C1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>