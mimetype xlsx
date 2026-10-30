--- v4 (2026-10-10)
+++ v5 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf7088b2e882466b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92bae7b76fff4c37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf385d4b692cc4bf9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e05c48a17ad46a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf31275b1e754eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf385d4b692cc4bf9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc192f92d2f2440a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e05c48a17ad46a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Equities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V2C1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>