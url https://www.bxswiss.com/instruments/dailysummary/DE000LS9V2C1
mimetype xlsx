--- v0 (2026-06-30)
+++ v1 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cb86cb02c3f4901" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5838aaaecb14fa5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69e7a373b3fa4ca9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf52061f5169440e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5080932900d434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69e7a373b3fa4ca9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f2f33190fae4eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf52061f5169440e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Equities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V2C1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,295 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...243 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -577,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>