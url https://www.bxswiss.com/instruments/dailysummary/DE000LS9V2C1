--- v1 (2026-07-21)
+++ v2 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5838aaaecb14fa5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27d74a2c534d448e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf52061f5169440e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R148c249a8385457a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f2f33190fae4eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf52061f5169440e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4b1904bbf5f403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R148c249a8385457a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Equities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V2C1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>123,360</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>