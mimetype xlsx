--- v3 (2026-08-31)
+++ v4 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac9202641d3344c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0300152e8ff34702" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cf2e4640e504399"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65a0510b55eb42a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8498b439ff6c49c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cf2e4640e504399" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa7c03edb82d45c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65a0510b55eb42a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PM-Strategie 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V2A5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>