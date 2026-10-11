--- v4 (2026-09-21)
+++ v5 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0300152e8ff34702" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf35c4f2a9a4f4382" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65a0510b55eb42a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f541e6c95b54452"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa7c03edb82d45c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65a0510b55eb42a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red1e579c69fa4f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f541e6c95b54452" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PM-Strategie 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V2A5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>140,257</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,528</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>138,408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,766</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>