--- v5 (2026-10-11)
+++ v6 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf35c4f2a9a4f4382" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R340e175af3884be0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f541e6c95b54452"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb4314478dd24523"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red1e579c69fa4f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f541e6c95b54452" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80433d8eea7c4cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb4314478dd24523" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PM-Strategie 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V2A5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>