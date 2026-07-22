--- v0 (2026-06-30)
+++ v1 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bd252d5f8544b2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcff6e4cb82041a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc740ba4fa2c34e29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7230b6952a864cee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb858c8144524be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc740ba4fa2c34e29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5153747a81f48c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7230b6952a864cee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PM-Strategie 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V2A5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...163 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>165,234</x:t>
-[...252 lines deleted...]
-          <x:t>155,699</x:t>
+          <x:t>158,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>