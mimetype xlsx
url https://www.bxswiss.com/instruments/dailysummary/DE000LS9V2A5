--- v1 (2026-07-22)
+++ v2 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcff6e4cb82041a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20accbd0223e4875" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7230b6952a864cee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racb0fcba17744148"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5153747a81f48c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7230b6952a864cee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dd0e71b564f407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racb0fcba17744148" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PM-Strategie 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V2A5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>