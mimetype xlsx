--- v2 (2026-08-11)
+++ v3 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20accbd0223e4875" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac9202641d3344c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racb0fcba17744148"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cf2e4640e504399"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dd0e71b564f407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racb0fcba17744148" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8498b439ff6c49c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cf2e4640e504399" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PM-Strategie 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V2A5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>