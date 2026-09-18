--- v1 (2026-08-29)
+++ v2 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radc993da4f68436d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f0fe158cca44251" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R472ed48894d149a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5311c5adc8e4f9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70fa5ad10980479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R472ed48894d149a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc69cfba842a44c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5311c5adc8e4f9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend-Strategie 5-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V1M2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>