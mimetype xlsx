--- v2 (2026-09-18)
+++ v3 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f0fe158cca44251" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b240a3817724dc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5311c5adc8e4f9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88bbafb2aaa04bf8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc69cfba842a44c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5311c5adc8e4f9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2493b436d2c0447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88bbafb2aaa04bf8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend-Strategie 5-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V1M2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>