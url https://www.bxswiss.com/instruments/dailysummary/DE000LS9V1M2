--- v3 (2026-10-09)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b240a3817724dc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f058f73eb2b42c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88bbafb2aaa04bf8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61ff88b139904d6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2493b436d2c0447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88bbafb2aaa04bf8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra82a331a1f654578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61ff88b139904d6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend-Strategie 5-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V1M2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>