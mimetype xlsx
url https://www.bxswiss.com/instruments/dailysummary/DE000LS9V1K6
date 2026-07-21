--- v0 (2026-06-30)
+++ v1 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc329c621e44d477f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95715f96dab840ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63de5cff79344b7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac07020d151342f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0479ad51f8324a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63de5cff79344b7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a4c170f22f544ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac07020d151342f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SmallCap Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V1K6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,275 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...223 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -557,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>