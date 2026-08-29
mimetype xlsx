--- v1 (2026-07-21)
+++ v2 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95715f96dab840ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60817a372eed45f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac07020d151342f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda4283026e7a4628"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a4c170f22f544ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac07020d151342f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3d454e2092942be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda4283026e7a4628" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SmallCap Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V1K6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>107,617</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>