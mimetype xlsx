--- v2 (2026-08-29)
+++ v3 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60817a372eed45f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R221933f9b39549c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda4283026e7a4628"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfeb63ffb74e439a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3d454e2092942be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda4283026e7a4628" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63f1518e38fc44ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfeb63ffb74e439a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SmallCap Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V1K6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>