--- v3 (2026-09-19)
+++ v4 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R221933f9b39549c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdc0d5ff29ff4d27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfeb63ffb74e439a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55a3cad505f04771"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63f1518e38fc44ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfeb63ffb74e439a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde4456ede6804731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55a3cad505f04771" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SmallCap Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V1K6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,712</x:t>
-[...53 lines deleted...]
-          <x:t>110,771</x:t>
+          <x:t>110,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,454</x:t>
-[...323 lines deleted...]
-          <x:t>109,153</x:t>
+          <x:t>110,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>