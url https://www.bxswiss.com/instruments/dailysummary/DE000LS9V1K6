--- v4 (2026-10-09)
+++ v5 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdc0d5ff29ff4d27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea5174c6cfaf4ed5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55a3cad505f04771"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re650f415417f4937"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde4456ede6804731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55a3cad505f04771" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde915ba045eb42c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re650f415417f4937" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SmallCap Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V1K6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...284 lines deleted...]
-          <x:t>109,900</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,049</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>109,520</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>