--- v0 (2026-06-30)
+++ v1 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R296bcd8e8f89493b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re93a2762a2e347cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R253e397358c647de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01fc0d0367ae4fae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79fac55cf0f74be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R253e397358c647de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rceb59876d3234743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01fc0d0367ae4fae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategic Dividend Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V1J8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,295 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...243 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -577,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,628</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>