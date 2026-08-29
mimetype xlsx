--- v1 (2026-07-21)
+++ v2 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re93a2762a2e347cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re123c377ea83434b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01fc0d0367ae4fae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R520f847500094d91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rceb59876d3234743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01fc0d0367ae4fae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9940dad951984f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R520f847500094d91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategic Dividend Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V1J8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>108,628</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>