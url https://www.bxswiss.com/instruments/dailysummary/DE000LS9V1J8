--- v2 (2026-08-29)
+++ v3 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re123c377ea83434b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d26c524602a4877" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R520f847500094d91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38c0111799424686"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9940dad951984f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R520f847500094d91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad0ceebcdde3422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38c0111799424686" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategic Dividend Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V1J8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>