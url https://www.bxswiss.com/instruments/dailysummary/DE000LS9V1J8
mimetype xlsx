--- v3 (2026-09-19)
+++ v4 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d26c524602a4877" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a7baa462fd14308" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38c0111799424686"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R487955766bb34c27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad0ceebcdde3422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38c0111799424686" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73580913829043f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R487955766bb34c27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategic Dividend Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V1J8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>