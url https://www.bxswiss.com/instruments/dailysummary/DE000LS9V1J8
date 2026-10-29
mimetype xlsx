--- v4 (2026-10-09)
+++ v5 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a7baa462fd14308" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c04279af2dc4796" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R487955766bb34c27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6b89bac314c4956"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73580913829043f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R487955766bb34c27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe0a46ebbd8b4d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6b89bac314c4956" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Strategic Dividend Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V1J8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>