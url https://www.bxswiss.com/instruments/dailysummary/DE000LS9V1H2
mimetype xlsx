--- v0 (2026-06-30)
+++ v1 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red3b0142a73d4d63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54dfef95ee754391" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b7230373c95413f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbff0d8091f04316"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd9c6bd3c5e74e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b7230373c95413f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab9716dd3d5c4eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbff0d8091f04316" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TechLimits</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V1H2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,295 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...243 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -577,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>