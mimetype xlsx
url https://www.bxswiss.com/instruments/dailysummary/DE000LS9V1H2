--- v1 (2026-07-21)
+++ v2 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54dfef95ee754391" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38d8b473950143e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbff0d8091f04316"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra20c2a6d47f64cd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab9716dd3d5c4eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbff0d8091f04316" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fdfad6133ad45f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra20c2a6d47f64cd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TechLimits</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V1H2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>103,544</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>