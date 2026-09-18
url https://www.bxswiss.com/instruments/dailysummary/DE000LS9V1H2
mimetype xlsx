--- v2 (2026-08-29)
+++ v3 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38d8b473950143e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd41b91a31422473f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra20c2a6d47f64cd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce1457aade0b4649"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fdfad6133ad45f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra20c2a6d47f64cd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4224d25a50e946c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce1457aade0b4649" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TechLimits</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V1H2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,962</x:t>
@@ -791,31 +393,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>