--- v3 (2026-09-18)
+++ v4 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd41b91a31422473f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R795e4df5104d4a2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce1457aade0b4649"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R729df62085f64b7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4224d25a50e946c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce1457aade0b4649" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R804a2177a5ea4d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R729df62085f64b7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TechLimits</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V1H2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>