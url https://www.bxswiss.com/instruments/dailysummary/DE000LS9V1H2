--- v4 (2026-10-09)
+++ v5 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R795e4df5104d4a2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33848d0c331546c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R729df62085f64b7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d03e7bc01534dca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R804a2177a5ea4d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R729df62085f64b7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30a4143d31af41f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d03e7bc01534dca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TechLimits</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V1H2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>