--- v1 (2026-08-29)
+++ v2 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7a3d8191ded428c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R118603a993634212" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb35317ac790438b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R652a7d0461424a86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d25405affe14d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb35317ac790438b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R093733c45b6e4f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R652a7d0461424a86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE TOP-10 Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V1G4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>103,748</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,076</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>103,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,747</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>