--- v2 (2026-09-18)
+++ v3 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R118603a993634212" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R781e4ce3b9cd4f3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R652a7d0461424a86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R307b481b41e54588"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R093733c45b6e4f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R652a7d0461424a86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5caa73f67722430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R307b481b41e54588" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE TOP-10 Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V1G4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>