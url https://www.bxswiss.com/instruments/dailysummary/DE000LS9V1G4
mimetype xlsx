--- v3 (2026-10-09)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R781e4ce3b9cd4f3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae28f420f9aa4ab7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R307b481b41e54588"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c2e906d9c8c4725"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5caa73f67722430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R307b481b41e54588" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6e9180149a24e7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c2e906d9c8c4725" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE TOP-10 Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V1G4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>