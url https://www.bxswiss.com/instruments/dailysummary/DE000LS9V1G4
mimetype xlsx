--- v0 (2026-07-21)
+++ v1 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R600e855aa8e8450b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7a3d8191ded428c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b5d0f08fea6453a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb35317ac790438b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b32d321e1004399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b5d0f08fea6453a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d25405affe14d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb35317ac790438b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE TOP-10 Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V1G4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...414 lines deleted...]
-          <x:t>104,658</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,348</x:t>
-[...161 lines deleted...]
-          <x:t>99,946</x:t>
+          <x:t>104,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>