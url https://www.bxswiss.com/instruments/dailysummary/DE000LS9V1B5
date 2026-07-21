--- v0 (2026-06-30)
+++ v1 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49694394eb4146d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R442a2bbf4ea94da4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b5566bd0807470c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf892a04720704a9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9afd54a66d7643f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b5566bd0807470c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4b806a5c9f4425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf892a04720704a9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertinvestor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V1B5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,295 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...243 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -577,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>