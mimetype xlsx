--- v1 (2026-07-21)
+++ v2 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R442a2bbf4ea94da4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaa1ba5386c14d78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf892a04720704a9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86177153db9b4ea8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4b806a5c9f4425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf892a04720704a9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fb1482e291e49d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86177153db9b4ea8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertinvestor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V1B5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>96,071</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>