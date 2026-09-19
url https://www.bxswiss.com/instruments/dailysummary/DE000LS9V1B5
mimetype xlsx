--- v2 (2026-08-26)
+++ v3 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaa1ba5386c14d78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a11bc695ab94086" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86177153db9b4ea8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R752c7c9656d74a78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fb1482e291e49d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86177153db9b4ea8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb99109c165d34c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R752c7c9656d74a78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertinvestor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V1B5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,398</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>