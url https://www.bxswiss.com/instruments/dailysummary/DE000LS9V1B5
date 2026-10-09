--- v3 (2026-09-19)
+++ v4 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a11bc695ab94086" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R505691ac7fae4036" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R752c7c9656d74a78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfca472b8462640bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb99109c165d34c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R752c7c9656d74a78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dcc8a0a81d149df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfca472b8462640bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertinvestor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V1B5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>105,098</x:t>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,375</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>105,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,884</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,101</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>