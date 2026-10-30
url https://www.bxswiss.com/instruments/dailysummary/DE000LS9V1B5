--- v4 (2026-10-09)
+++ v5 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R505691ac7fae4036" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26b29fb8b4c0498a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfca472b8462640bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R808e79e4a2ac4234"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dcc8a0a81d149df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfca472b8462640bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a60ee6cd93a45a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R808e79e4a2ac4234" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertinvestor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V1B5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>