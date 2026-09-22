--- v3 (2026-09-02)
+++ v4 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa1867ba41874fe8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8074b5d78add48e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5b9c024d1244bf5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raea38c68a3564f88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66696ca47818470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5b9c024d1244bf5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc77076269e5b4873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raea38c68a3564f88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Tech Dynamics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V1A7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...336 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,422</x:t>
@@ -697,31 +319,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>