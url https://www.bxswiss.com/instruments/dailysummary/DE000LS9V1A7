--- v4 (2026-09-22)
+++ v5 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8074b5d78add48e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53168305435c4cb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raea38c68a3564f88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9878c243faf244f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc77076269e5b4873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raea38c68a3564f88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c61714b7b1648f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9878c243faf244f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Tech Dynamics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V1A7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,442 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...390 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -670,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>