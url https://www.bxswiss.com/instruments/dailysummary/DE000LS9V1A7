--- v5 (2026-10-13)
+++ v6 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53168305435c4cb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf8b613acd124a49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9878c243faf244f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R311a77b077334c1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c61714b7b1648f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9878c243faf244f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05a17ee1e235436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R311a77b077334c1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Tech Dynamics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V1A7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,984</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>