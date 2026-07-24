--- v0 (2026-06-13)
+++ v1 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3385677327434412" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaf924721e184df6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R043062512de84f27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re00cb3f62035496a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b01570478654740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R043062512de84f27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9774ab8728fc4d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re00cb3f62035496a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Tech Dynamics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V1A7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,239 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...206 lines deleted...]
-          <x:t>109,220</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>