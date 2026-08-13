--- v1 (2026-07-24)
+++ v2 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaf924721e184df6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R059fe29d4db84b1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re00cb3f62035496a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0559de71927b40e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9774ab8728fc4d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re00cb3f62035496a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeb9f7e9f4b14bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0559de71927b40e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Tech Dynamics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V1A7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>