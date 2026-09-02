--- v2 (2026-08-13)
+++ v3 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R059fe29d4db84b1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa1867ba41874fe8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0559de71927b40e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5b9c024d1244bf5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeb9f7e9f4b14bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0559de71927b40e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66696ca47818470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5b9c024d1244bf5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Resource Tech Dynamics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V1A7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,351</x:t>
@@ -764,31 +319,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,454</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>