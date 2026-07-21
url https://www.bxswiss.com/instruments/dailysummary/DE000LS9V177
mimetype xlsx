--- v0 (2026-06-30)
+++ v1 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re56e790da57b49c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R862f57011f344c37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d538af831a84996"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e1a569044e547b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cf83d61db1c440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d538af831a84996" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rede3137afb2b4bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e1a569044e547b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Suter Summit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,295 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...243 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -577,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>