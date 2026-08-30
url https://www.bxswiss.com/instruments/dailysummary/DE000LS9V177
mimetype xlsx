--- v1 (2026-07-21)
+++ v2 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R862f57011f344c37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c7c7d869e741ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e1a569044e547b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R448b70dfad4d4a20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rede3137afb2b4bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e1a569044e547b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f74c43aeb654fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R448b70dfad4d4a20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Suter Summit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>139,483</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>