--- v2 (2026-08-30)
+++ v3 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c7c7d869e741ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cbf01fcd8a74d53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R448b70dfad4d4a20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2b6f32e6961427a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f74c43aeb654fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R448b70dfad4d4a20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b23afb214ff46fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2b6f32e6961427a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Suter Summit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>