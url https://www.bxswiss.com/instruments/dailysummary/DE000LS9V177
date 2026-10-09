--- v3 (2026-09-19)
+++ v4 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cbf01fcd8a74d53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19532b3e7d094c23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2b6f32e6961427a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb35acfccc5f4b4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b23afb214ff46fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2b6f32e6961427a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd570e1a12d52402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb35acfccc5f4b4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Suter Summit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>