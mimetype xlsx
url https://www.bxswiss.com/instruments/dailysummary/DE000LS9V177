--- v4 (2026-10-09)
+++ v5 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19532b3e7d094c23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4fbbb222061432c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb35acfccc5f4b4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb92f21602d5841fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd570e1a12d52402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb35acfccc5f4b4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra54c3dd8351c4b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb92f21602d5841fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Suter Summit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...176 lines deleted...]
-          <x:t>132,049</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,289</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>157,928</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>