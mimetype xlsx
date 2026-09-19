--- v2 (2026-08-29)
+++ v3 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bc37d9deea349ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ee2f3669cf2482b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc32386f578924b9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra79d3d0175e749d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1172ba33aff4424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc32386f578924b9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R369c1ea9bffc4983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra79d3d0175e749d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Innovation Momentum Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>