--- v3 (2026-09-19)
+++ v4 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ee2f3669cf2482b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref9db80906504dca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra79d3d0175e749d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28c48837aa074e29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R369c1ea9bffc4983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra79d3d0175e749d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77ed0c395aa746d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28c48837aa074e29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Innovation Momentum Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>