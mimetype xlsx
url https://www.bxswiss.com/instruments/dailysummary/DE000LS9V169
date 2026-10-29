--- v4 (2026-10-09)
+++ v5 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref9db80906504dca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8855c19b1c24ea3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28c48837aa074e29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re18c250a52b3428f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77ed0c395aa746d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28c48837aa074e29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2a26f60937c44c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re18c250a52b3428f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Innovation Momentum Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>