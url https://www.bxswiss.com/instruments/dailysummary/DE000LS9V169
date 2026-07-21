--- v0 (2026-06-30)
+++ v1 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ffc932f7a1f424c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ac552307efb4f6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3090b71549ab4cfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47cd304105484086"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf0f1322fb234df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3090b71549ab4cfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fa7b1cac62a4f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47cd304105484086" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Innovation Momentum Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,295 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...243 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -577,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>