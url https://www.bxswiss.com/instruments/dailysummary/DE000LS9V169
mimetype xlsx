--- v1 (2026-07-21)
+++ v2 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ac552307efb4f6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bc37d9deea349ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47cd304105484086"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc32386f578924b9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fa7b1cac62a4f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47cd304105484086" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1172ba33aff4424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc32386f578924b9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Innovation Momentum Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>173,077</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>